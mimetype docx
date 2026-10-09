--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="1B0DBE7B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -1950,61 +1950,61 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE3DFF3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">公章：                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+        </w:rPr>
+        <w:t>主管人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           时间：    年  月  日</w:t>
+        <w:t>签名：             时间：    年  月  日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50134FF5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -2845,52 +2845,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="OLE_LINK5"/>
-            <w:bookmarkStart w:id="2" w:name="OLE_LINK4"/>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK4"/>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>申报</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>024</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3222,236 +3222,958 @@
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34EFCB8E">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">公章：               </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">             时间：   年  月  日</w:t>
+              <w:t>公章：                主管人签名：             时间：   年  月  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="15C524D1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk61249934"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>表二、</w:t>
-[...11 lines deleted...]
-        <w:t>工程亮点介绍</w:t>
+        <w:t>表二、申报单位</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47221774">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="5"/>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9648"/>
+        <w:gridCol w:w="1548"/>
+        <w:gridCol w:w="934"/>
+        <w:gridCol w:w="734"/>
+        <w:gridCol w:w="1608"/>
+        <w:gridCol w:w="1028"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="838"/>
+        <w:gridCol w:w="1608"/>
       </w:tblGrid>
       <w:tr w14:paraId="4BD50D58">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="13254" w:hRule="atLeast"/>
+          <w:trHeight w:val="472" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EA9975">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk61249913"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申报单位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200DC897">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>（与营业执照名称一致，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>如有变更应出具相应的证明文件）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3C8FE058">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="563" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="476DB432">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>法人代表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A6CA17">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A3ABB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>总经理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFFAA1B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372D95BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>总工程师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD65BE2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="369739EC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="557" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769E5187">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>统一社会信用代码</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AAA5C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A66EFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>成立时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FC42B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>年  月  日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="170B671E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="551" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6295E05C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>施工资质类别</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACD0A28">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>（类别、等</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>级、证书编号）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5A607690">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="545" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9648" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7FA16C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申  报  理  由</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7D618FD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="10616" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9648" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
-[...12 lines deleted...]
-            <w:bookmarkStart w:id="4" w:name="_Hlk61249913"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B15358">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>（申报理由应包含以下内容：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD7396D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="555"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>一、申报单位的基本情况及主要业绩；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC2D800">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="537" w:firstLineChars="192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>二、本工程施工组织管理、工程质量创优的情况；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E543D3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="537" w:firstLineChars="192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>三、本工程施工过程生产安全、质量控制、文明施工的情况；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5467EEF6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="555"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>四、本工程施工的主要亮点和难点，特别是新材料、新技术、新工艺方面的应用及成效。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32473034">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="570"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>五、本工程施工质量符合有关技术规范和标准及各项验收、检测符合相关规定的情况。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701116C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="555"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>六、其它应说明的情况。）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA2B81D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="555"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F7E0DD2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11E5109A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BBA9939">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6094D8CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="494E1A0C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="544A1593">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392A92BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="314BB9BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41219580">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4071236C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="楷体_GB2312" w:eastAsia="楷体_GB2312"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F68AA7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...23 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>公章：                主管人签名：             时间：    年  月  日</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="22D74248">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5167,66 +5889,51 @@
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">公章： </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">                 </w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> 时间：</w:t>
+              <w:t xml:space="preserve">          主管人签名：           时间：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  年   月   日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F46CC54">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6694,51 +7401,50 @@
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 不同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7B482A4E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="11669" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CC19FEF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>使用单位对本工程的总体评价：</w:t>
@@ -6833,695 +7539,492 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60515AF3">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C1B0DB8">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="746590A1">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="24EA25D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45BA3BFD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="149C2A0F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+              <w:t xml:space="preserve">公章： </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...242 lines deleted...]
-              <w:t xml:space="preserve"> 时间：</w:t>
+              <w:t xml:space="preserve">          主管人签名：           时间：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   年   月   日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4606506C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="793459B8">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34931C1F">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1A8BE1D5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>表</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>六</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>当地建设</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>行政主管部门意见</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4BC14316">
+    <w:p w14:paraId="051EC45E">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...74 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="5"/>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
-      <w:tr w14:paraId="5F802F86">
+      <w:tr w14:paraId="25EEEC5F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="5511" w:hRule="atLeast"/>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...84 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37D0265F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C0A4461">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0934C812">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10AE9CCC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A505D5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="333BEDD6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F91CF66">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FA43AA1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E7FA196">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+              <w:t xml:space="preserve">公章： </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> 时间：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">公章： </w:t>
-[...43 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">   年   月   日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44077FC8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32B7495D">
+    <w:p w14:paraId="2E7A7421">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228FDC80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D404DA">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17659F9C">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7597,232 +8100,328 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="5"/>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="3085"/>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="1655"/>
       </w:tblGrid>
       <w:tr w14:paraId="03C0904D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="6306" w:hRule="atLeast"/>
+          <w:trHeight w:val="652" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4F3C13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>本地区共推荐工程数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C08EA1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2C7547">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>此工程在本地区排序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339C06E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="70BD8CF0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="4314" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...94 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6C940C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19783B12">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347EE98C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03D268B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A07170F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D0C5C3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E3B5612">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6561B612">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7092BFF4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48DAF7AA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="135C10B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF951A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+              <w:t xml:space="preserve">公章： </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">   时间：    年   月   日</w:t>
+              <w:t xml:space="preserve">          主管人签名：           时间：    年   月   日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32D4D244">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="251" w:firstLineChars="250"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId7" w:type="first"/>
       <w:footerReference r:id="rId10" w:type="first"/>
@@ -7874,51 +8473,51 @@
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:altName w:val="楷体"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:altName w:val="方正舒体"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正舒体">
@@ -8187,51 +8786,50 @@
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090220B"/>
     <w:rsid w:val="000074F5"/>
     <w:rsid w:val="00054890"/>
     <w:rsid w:val="00084CDE"/>
-    <w:rsid w:val="000B6281"/>
     <w:rsid w:val="000C65B8"/>
     <w:rsid w:val="000E0EDE"/>
     <w:rsid w:val="000E3983"/>
     <w:rsid w:val="000E7E78"/>
     <w:rsid w:val="00127AA8"/>
     <w:rsid w:val="00133C1B"/>
     <w:rsid w:val="001721AA"/>
     <w:rsid w:val="00185C28"/>
     <w:rsid w:val="0025007A"/>
     <w:rsid w:val="002C6CF7"/>
     <w:rsid w:val="003B124B"/>
     <w:rsid w:val="003F5C91"/>
     <w:rsid w:val="00400C06"/>
     <w:rsid w:val="00482358"/>
     <w:rsid w:val="00484B9D"/>
     <w:rsid w:val="004A762C"/>
     <w:rsid w:val="005602DD"/>
     <w:rsid w:val="00566F32"/>
     <w:rsid w:val="005858ED"/>
     <w:rsid w:val="00640A87"/>
     <w:rsid w:val="00665FDC"/>
     <w:rsid w:val="00694802"/>
     <w:rsid w:val="006A6DDD"/>
     <w:rsid w:val="006C63C1"/>
     <w:rsid w:val="006D5E8A"/>
@@ -8240,336 +8838,113 @@
     <w:rsid w:val="00713CA9"/>
     <w:rsid w:val="007151B8"/>
     <w:rsid w:val="007A3C84"/>
     <w:rsid w:val="007A64C5"/>
     <w:rsid w:val="007E0CE1"/>
     <w:rsid w:val="008001CE"/>
     <w:rsid w:val="0081042A"/>
     <w:rsid w:val="00873EF4"/>
     <w:rsid w:val="00881817"/>
     <w:rsid w:val="00884AF0"/>
     <w:rsid w:val="008B04E2"/>
     <w:rsid w:val="008B17EF"/>
     <w:rsid w:val="0090042D"/>
     <w:rsid w:val="0090220B"/>
     <w:rsid w:val="00976421"/>
     <w:rsid w:val="00996A20"/>
     <w:rsid w:val="009A25AE"/>
     <w:rsid w:val="009B2EF8"/>
     <w:rsid w:val="009B4455"/>
     <w:rsid w:val="009D6F03"/>
     <w:rsid w:val="009F1F2E"/>
     <w:rsid w:val="00A053A1"/>
     <w:rsid w:val="00A07B76"/>
     <w:rsid w:val="00A45917"/>
     <w:rsid w:val="00A5082A"/>
-    <w:rsid w:val="00A67D58"/>
     <w:rsid w:val="00A97F59"/>
     <w:rsid w:val="00AB59A6"/>
     <w:rsid w:val="00AB7B9F"/>
     <w:rsid w:val="00AF5F36"/>
-    <w:rsid w:val="00B20DF2"/>
     <w:rsid w:val="00B221F7"/>
     <w:rsid w:val="00B42157"/>
     <w:rsid w:val="00BD5A5B"/>
     <w:rsid w:val="00BF5134"/>
     <w:rsid w:val="00C3221F"/>
     <w:rsid w:val="00C50A5B"/>
     <w:rsid w:val="00C71BFF"/>
     <w:rsid w:val="00CA035F"/>
     <w:rsid w:val="00CE6BE3"/>
     <w:rsid w:val="00CF403C"/>
     <w:rsid w:val="00D42944"/>
     <w:rsid w:val="00D65C28"/>
     <w:rsid w:val="00D77D7F"/>
     <w:rsid w:val="00DB0044"/>
     <w:rsid w:val="00DC26CF"/>
     <w:rsid w:val="00DD2115"/>
     <w:rsid w:val="00E02EA4"/>
     <w:rsid w:val="00E16A65"/>
     <w:rsid w:val="00E5730B"/>
     <w:rsid w:val="00E6789E"/>
     <w:rsid w:val="00E86374"/>
     <w:rsid w:val="00E97D1B"/>
     <w:rsid w:val="00EC3DD8"/>
     <w:rsid w:val="00ED369A"/>
     <w:rsid w:val="00F04889"/>
     <w:rsid w:val="00F06002"/>
     <w:rsid w:val="00F97871"/>
     <w:rsid w:val="00FD66B6"/>
-    <w:rsid w:val="018F4C90"/>
-[...6 lines deleted...]
-    <w:rsid w:val="08B33959"/>
     <w:rsid w:val="095567BF"/>
-    <w:rsid w:val="09AD2157"/>
-[...1 lines deleted...]
-    <w:rsid w:val="09D41DD9"/>
     <w:rsid w:val="09FF583D"/>
-    <w:rsid w:val="0A232419"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0CA57A5D"/>
     <w:rsid w:val="0D987C76"/>
-    <w:rsid w:val="0DF02F5A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="106C2D6C"/>
     <w:rsid w:val="10A1642E"/>
-    <w:rsid w:val="10AD0C8E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="15913E6B"/>
     <w:rsid w:val="16355EE0"/>
-    <w:rsid w:val="1638724C"/>
-[...14 lines deleted...]
-    <w:rsid w:val="213571AA"/>
     <w:rsid w:val="21C635D9"/>
-    <w:rsid w:val="21CD2F3E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="24DB5972"/>
     <w:rsid w:val="255E3E6F"/>
-    <w:rsid w:val="27FF5E1C"/>
     <w:rsid w:val="28437BE8"/>
     <w:rsid w:val="29086F52"/>
     <w:rsid w:val="2996455E"/>
-    <w:rsid w:val="29AE18A7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="2A557F75"/>
     <w:rsid w:val="2A7A6258"/>
-    <w:rsid w:val="2AAD1B5F"/>
-[...30 lines deleted...]
-    <w:rsid w:val="397523E2"/>
     <w:rsid w:val="3A5368E7"/>
     <w:rsid w:val="3AAC3BE1"/>
-    <w:rsid w:val="3AEC66D3"/>
-[...16 lines deleted...]
-    <w:rsid w:val="445175A7"/>
+    <w:rsid w:val="3B7A0B53"/>
     <w:rsid w:val="448630F1"/>
-    <w:rsid w:val="45F91CA4"/>
     <w:rsid w:val="462E7BA0"/>
-    <w:rsid w:val="4714323A"/>
-    <w:rsid w:val="48B40105"/>
     <w:rsid w:val="49D547D7"/>
-    <w:rsid w:val="49F904C5"/>
-[...11 lines deleted...]
-    <w:rsid w:val="502B6EFE"/>
     <w:rsid w:val="50842312"/>
-    <w:rsid w:val="50874A7C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="553B4087"/>
     <w:rsid w:val="55693B81"/>
-    <w:rsid w:val="5583158B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="56FE711B"/>
     <w:rsid w:val="572D7A00"/>
-    <w:rsid w:val="576378C6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="5A92474A"/>
     <w:rsid w:val="5BD779A3"/>
-    <w:rsid w:val="5C245875"/>
     <w:rsid w:val="5C545A2F"/>
-    <w:rsid w:val="5C8E2CEF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="5D3D64C3"/>
     <w:rsid w:val="5D9A3915"/>
-    <w:rsid w:val="5E135BA1"/>
-    <w:rsid w:val="5E4F64AE"/>
     <w:rsid w:val="5E5D6A80"/>
-    <w:rsid w:val="5E9465B6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="6118702B"/>
     <w:rsid w:val="616A618B"/>
-    <w:rsid w:val="61E909C7"/>
-[...19 lines deleted...]
-    <w:rsid w:val="696F20FA"/>
     <w:rsid w:val="69CE6E20"/>
-    <w:rsid w:val="69EE74C3"/>
-[...19 lines deleted...]
-    <w:rsid w:val="71E573FD"/>
     <w:rsid w:val="720F23F1"/>
-    <w:rsid w:val="7306587D"/>
-    <w:rsid w:val="73076EFF"/>
     <w:rsid w:val="73243F55"/>
-    <w:rsid w:val="73612AB3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="79002D6F"/>
     <w:rsid w:val="79F101B7"/>
-    <w:rsid w:val="7A6115EB"/>
-[...11 lines deleted...]
-    <w:rsid w:val="7F01514B"/>
+    <w:rsid w:val="7A6D2181"/>
+    <w:rsid w:val="7C980798"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
       <v:fill on="t" focussize="0,0"/>
       <v:stroke color="#000000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -8938,51 +9313,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="7">
     <w:name w:val="page number"/>
     <w:basedOn w:val="6"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="8">
     <w:name w:val="页眉 字符"/>
     <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9">
     <w:name w:val="页脚 字符"/>
     <w:basedOn w:val="6"/>
     <w:link w:val="3"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9279,63 +9653,63 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACE64DA-9A5C-4EA5-9765-DCD642AD9D5F}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Company>Microsoft</Company>
   <Pages>9</Pages>
-  <Words>1334</Words>
-  <Characters>1363</Characters>
+  <Words>1612</Words>
+  <Characters>1641</Characters>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2745</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.25865_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2978</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28505_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>黄莉</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>附件八：</dc:title>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiMzNiMzAzYzI2YjRkZDBlNzc1OWEyZjMwOWE0ZWUyYzUiLCJ1c2VySWQiOiIzMTQ3OTM0MTUifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiMjIwYTYxNWMzZWNkODQyY2YzNTYxOWJiNmZmY2NiZGMiLCJ1c2VySWQiOiI0Njc1MTc2MjkifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
     <vt:lpwstr>2351E3BB5C524FE7BEB01C12BD41E9AA_12</vt:lpwstr>
   </property>
 </Properties>
 </file>